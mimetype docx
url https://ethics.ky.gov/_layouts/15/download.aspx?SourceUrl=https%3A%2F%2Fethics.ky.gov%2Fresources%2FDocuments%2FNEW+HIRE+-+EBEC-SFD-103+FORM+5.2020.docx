--- v0 (2025-12-16)
+++ v1 (2026-08-21)
@@ -16115,52 +16115,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000DC90795D75C7B4CA8EAA59DB8774909" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ce138276e8c0b50e1428c4a00d5eae12">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4bb854da-e3d7-48bc-bc34-0e07dfd0eaca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72e45053bde786a3fb3e0151babee943" ns1:_="" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000DC90795D75C7B4CA8EAA59DB8774909" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5049247fe6315640c8bd298b25d4d168">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="4bb854da-e3d7-48bc-bc34-0e07dfd0eaca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76a7e7cc9c4d3052b256666f8014b01f" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="4bb854da-e3d7-48bc-bc34-0e07dfd0eaca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingExpirationDate" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="" ma:hidden="true" ma:internalName="PublishingStartDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
@@ -16290,51 +16290,51 @@
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4E8D9C3-F974-4B5E-AD83-5D8D9026EC92}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC259D51-26A2-435E-98BA-4E9BA2A6A17E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F059A4D9-4EBB-4BEA-8441-62EB687B16E5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E31D5BCC-DB45-4E94-8951-E4328C00AC4F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1476</Words>
   <Characters>8417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>